--- v0 (2026-04-17)
+++ v1 (2026-11-01)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Källsortering av förpackningar</t>
   </si>
   <si>
-    <t>SE.4.1.5.16</t>
+    <t>SE.4.9.5.16</t>
   </si>
   <si>
     <t>Pappersförpackningar</t>
   </si>
   <si>
     <t>Plastförpackningar</t>
   </si>
   <si>
     <t>Metallförpackningar</t>
   </si>
   <si>
     <t>Tidningar/kontorspapper</t>
   </si>
   <si>
     <t>Glasförpackningar ofärgade</t>
   </si>
   <si>
     <t>Glasförpackningar färgade</t>
   </si>
   <si>
     <t>Wellpapp</t>
   </si>
 </sst>
 </file>
 