--- v0 (2026-05-26)
+++ v1 (2026-10-24)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Utsläpp av växthusgaser från vägtransporter</t>
   </si>
   <si>
-    <t>SE.4.1.1.2</t>
+    <t>SE.4.9.1.2</t>
   </si>
   <si>
     <t>Personbilar</t>
   </si>
   <si>
     <t>Tunga lastbilar</t>
   </si>
   <si>
     <t>Lätta lastbilar</t>
   </si>
   <si>
     <t>Bussar</t>
   </si>
   <si>
     <t>Mopeder och Motorcyklar</t>
   </si>
   <si>
     <t>Slitage fran däck och bromsar</t>
   </si>
   <si>
     <t>Slitage fran vägbanan</t>
   </si>
   <si>
     <t>Avdunsting fran vägfordon</t>
   </si>