--- v0 (2026-04-16)
+++ v1 (2026-09-26)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Personbilar per drivmedelstyp</t>
   </si>
   <si>
-    <t>SE.4.1.1.28</t>
+    <t>SE.4.9.1.28</t>
   </si>
   <si>
     <t>Bensin</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>El</t>
   </si>
   <si>
     <t>Elhybrid</t>
   </si>
   <si>
     <t>Laddhybrid</t>
   </si>
   <si>
     <t>Etanol</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>Övriga</t>
   </si>