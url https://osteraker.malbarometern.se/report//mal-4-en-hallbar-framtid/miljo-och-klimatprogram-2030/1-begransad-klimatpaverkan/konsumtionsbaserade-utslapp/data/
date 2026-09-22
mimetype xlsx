--- v0 (2026-04-30)
+++ v1 (2026-09-22)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Konsumtionsbaserade utsläpp</t>
   </si>
   <si>
-    <t>SE.4.1.1.3</t>
+    <t>SE.4.9.1.3</t>
   </si>
   <si>
     <t>Transporter</t>
   </si>
   <si>
     <t>Livsmedel</t>
   </si>
   <si>
     <t>Boende</t>
   </si>
   <si>
     <t>Övrigt</t>
   </si>
   <si>
     <t>Offentlig konsumtion</t>
   </si>
   <si>
     <t>Investeringar</t>
   </si>
   <si>
     <t>Totalt</t>
   </si>
 </sst>
 </file>
 